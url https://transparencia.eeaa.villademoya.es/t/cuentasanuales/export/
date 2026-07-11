--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -12,83 +12,89 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>fecha_inicio</t>
   </si>
   <si>
     <t>documento_id</t>
   </si>
   <si>
     <t>documento_open_id</t>
   </si>
   <si>
     <t>years</t>
   </si>
   <si>
     <t>Cuentas Anuales 2025</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/1773050950PERDIDAS Y GANANCIAS 2025.pdf</t>
   </si>
   <si>
+    <t>https://transparencia.eeaa.villademoya.es/storage/uploads/17821357071773050950PERDIDAS Y GANANCIAS 2025.odt</t>
+  </si>
+  <si>
     <t>31-12-2024</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/177624030120251103_Otros_CCAA 2024 EAM (5).pdf</t>
+  </si>
+  <si>
+    <t>https://transparencia.eeaa.villademoya.es/storage/uploads/1782135707177624030120251103_Otros_CCAA 2024 EAM (5).odt</t>
   </si>
   <si>
     <t>Cuentas anuales 2023</t>
   </si>
   <si>
     <t>31-12-2023</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/1734005166Cuenta de Pérdidas y Ganancias (Ejercicio 2023).pdf</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/17406532501734005166Cuenta de Pérdidas y Ganancias (Ejercicio 2023).odt</t>
   </si>
   <si>
     <t>Cuentas anuales 2022</t>
   </si>
   <si>
     <t>26-10-2023</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/172181127320231106_1091_2022CUENTA-DE-RESULTADO_RTF_.pdf</t>
   </si>
   <si>
     <t>https://transparencia.eeaa.villademoya.es/storage/uploads/172181131920231106_1091_2022CUENTA-DE-RESULTADO_RTF_.odt</t>
   </si>
@@ -516,106 +522,112 @@
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
         <v>7617</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
       <c r="F2">
         <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
         <v>5951</v>
       </c>
       <c r="B3">
         <v>2024</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
       </c>
       <c r="F3">
         <v>2024</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="1">
         <v>1849</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F4">
         <v>2023</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="1">
         <v>1605</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F5">
         <v>2023</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>